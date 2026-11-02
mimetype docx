--- v0 (2026-06-06)
+++ v1 (2026-11-02)
@@ -1,165 +1,170 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="7A853A44" w14:textId="77777777" w:rsidR="002F7670" w:rsidRPr="00DB3A3C" w:rsidRDefault="003E7000">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+    <w:p w14:paraId="3B41EBB7" w14:textId="77777777" w:rsidR="002F7670" w:rsidRDefault="003E7000">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67C10E8A" wp14:editId="7457A2D7">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="505EA39F" wp14:editId="59B7DCA8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5975222</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>55245</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="618371" cy="269715"/>
                 <wp:effectExtent l="0" t="0" r="10795" b="16510"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="Zone de texte 7"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="618371" cy="269715"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="1868D5FA" w14:textId="77777777" w:rsidR="003E7000" w:rsidRDefault="00140B9B" w:rsidP="003E7000">
+                          <w:p w14:paraId="57709CF7" w14:textId="55B2EB01" w:rsidR="003E7000" w:rsidRDefault="00140B9B" w:rsidP="003E7000">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
-                              <w:t>2025</w:t>
+                              <w:t>202</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B80F84">
+                              <w:t>7</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="505EA39F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Zone de texte 7" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:470.5pt;margin-top:4.35pt;width:48.7pt;height:21.25pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0BKBAUQIAAKUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xxyn+WiNOEWWIsOA&#10;oC2QDgV2U2Q5NiaJmqTE7n79KNlJ026nYReZEqkn8j3S89tWSXIU1tWgc5oOhpQIzaGo9T6n357W&#10;n64pcZ7pgknQIqcvwtHbxccP88ZkYgQVyEJYgiDaZY3JaeW9yZLE8Uoo5gZghEZnCVYxj1u7TwrL&#10;GkRXMhkNh9OkAVsYC1w4h6d3nZMuIn5ZCu4fytIJT2ROMTcfVxvXXViTxZxle8tMVfM+DfYPWShW&#10;a3z0DHXHPCMHW/8BpWpuwUHpBxxUAmVZcxFrwGrS4btqthUzItaC5Dhzpsn9P1h+f3y0pC5yOqNE&#10;M4USfUehSCGIF60XZBYoaozLMHJrMNa3n6FFqU/nDg9D5W1pVfhiTQT9SPbLmWBEIhwPp+n11Syl&#10;hKNrNL2ZpZOAkrxeNtb5LwIUCUZOLeoXaWXHjfNd6CkkvOVA1sW6ljJuQs+IlbTkyFBt6WOKCP4m&#10;SmrSYCJXk2EEfuML0Of7O8n4jz69iyjEkxpzDpR0pQfLt7u252kHxQvSZKHrNWf4ukbcDXP+kVls&#10;LmQGB8Y/4FJKwGSgtyipwP7623mIR83RS0mDzZpT9/PArKBEftXYDTfpeBy6O27Gk9kIN/bSs7v0&#10;6INaATKEQmB20QzxXp7M0oJ6xrlahlfRxTTHt3PqT+bKdyOEc8nFchmDsJ8N8xu9NTxAB0UCn0/t&#10;M7Om1zO01D2c2ppl72TtYsNNDcuDh7KOmgeCO1Z73nEWYtf0cxuG7XIfo17/LovfAAAA//8DAFBL&#10;AwQUAAYACAAAACEAiYdtxt0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPMU/DMBSEdyT+g/WQ&#10;2KiTUsANeakAFZZOlKqzG7u2RfwcxW4a/j3uBOPpTnff1avJd2zUQ3SBEMpZAUxTG5Qjg7D7er8T&#10;wGKSpGQXSCP86Air5vqqlpUKZ/rU4zYZlksoVhLBptRXnMfWai/jLPSasncMg5cpy8FwNchzLvcd&#10;nxfFI/fSUV6wstdvVrff25NHWL+apWmFHOxaKOfGaX/cmA/E25vp5RlY0lP6C8MFP6NDk5kO4UQq&#10;sg5huSjzl4QgnoBd/OJeLIAdEB7KOfCm5v8fNL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAdASgQFECAAClBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAiYdtxt0AAAAJAQAADwAAAAAAAAAAAAAAAACrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAALUFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape id="Zone de texte 7" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:470.5pt;margin-top:4.35pt;width:48.7pt;height:21.25pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXw0WmNwIAAHsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xxyn+WiDOEWWIsOA&#10;oC2QFj0rshQbk0VNUmJnv36U7Hy022nYRaZE6ol8fPTsvqkUOQjrStAZTXt9SoTmkJd6l9HXl9WX&#10;W0qcZzpnCrTI6FE4ej///GlWm6kYQAEqF5YgiHbT2mS08N5Mk8TxQlTM9cAIjU4JtmIet3aX5JbV&#10;iF6pZNDvj5MabG4scOEcnj60TjqP+FIK7p+kdMITlVHMzcfVxnUb1mQ+Y9OdZaYoeZcG+4csKlZq&#10;fPQM9cA8I3tb/gFVldyCA+l7HKoEpCy5iDVgNWn/QzWbghkRa0FynDnT5P4fLH88bMyzJb75Cg02&#10;MBBSGzd1eBjqaaStwhczJehHCo9n2kTjCcfDcXp7M0kp4egajO8m6SigJJfLxjr/TUBFgpFRi12J&#10;ZLHD2vk29BQS3nKgynxVKhU3QQliqSw5MOyh8jFFBH8XpTSpMZGbUT8Cv/MF6PP9rWL8R5feVRTi&#10;KY05X0oPlm+2TcfHFvIj0mShVZAzfFUi7po5/8wsSgaZwTHwT7hIBZgMdBYlBdhffzsP8dhJ9FJS&#10;owQz6n7umRWUqO8ae3yXDodBs3EzHE0GuLHXnu21R++rJSBD2AjMLpoh3quTKS1Ubzgti/Aqupjm&#10;+HZG/clc+nYwcNq4WCxiEKrUML/WG8MDdOhI4POleWPWdP30KIRHOImVTT+0tY0NNzUs9h5kGXse&#10;CG5Z7XhHhUfVdNMYRuh6H6Mu/4z5bwAAAP//AwBQSwMEFAAGAAgAAAAhAImHbcbdAAAACQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMjzFPwzAUhHck/oP1kNiok1LADXmpABWWTpSqsxu7tkX8HMVuGv49&#10;7gTj6U5339WryXds1EN0gRDKWQFMUxuUI4Ow+3q/E8BikqRkF0gj/OgIq+b6qpaVCmf61OM2GZZL&#10;KFYSwabUV5zH1mov4yz0mrJ3DIOXKcvBcDXIcy73HZ8XxSP30lFesLLXb1a339uTR1i/mqVphRzs&#10;Wijnxml/3JgPxNub6eUZWNJT+gvDBT+jQ5OZDuFEKrIOYbko85eEIJ6AXfziXiyAHRAeyjnwpub/&#10;HzS/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANfDRaY3AgAAewQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAImHbcbdAAAACQEAAA8AAAAAAAAA&#10;AAAAAAAAkQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="003E7000" w:rsidRDefault="00140B9B" w:rsidP="003E7000">
+                    <w:p w14:paraId="57709CF7" w14:textId="55B2EB01" w:rsidR="003E7000" w:rsidRDefault="00140B9B" w:rsidP="003E7000">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r>
-                        <w:t>2025</w:t>
+                        <w:t>202</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B80F84">
+                        <w:t>7</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00A27D4A" w:rsidRPr="00DB3A3C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00A27D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="610F02B9" wp14:editId="17E84D59">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D990752" wp14:editId="72BAE360">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-196850</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-214630</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1191895" cy="597535"/>
             <wp:effectExtent l="0" t="0" r="8255" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="4" name="Image 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="logo 2020.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -170,2546 +175,2133 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1191895" cy="597535"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00A32285" w:rsidRPr="00DB3A3C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45EC1684" wp14:editId="0D288EDD">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06B1CD32" wp14:editId="6E199941">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1770380</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-16968</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4062361" cy="422476"/>
                 <wp:effectExtent l="0" t="0" r="14605" b="15875"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Zone de texte 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4062361" cy="422476"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="6BDB14B9" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+                          <w:p w14:paraId="137902A2" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00A32285">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>PRISE EN CHARGE FINANCIERE DES INDEMNITES DE JURY EXAMENS – CONCOURS ET TRAVAUX DE SURVEILLANCE DES INTERVENANTS EXTERIEURS</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-              <v:shape id="Zone de texte 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:139.4pt;margin-top:-1.35pt;width:319.85pt;height:33.25pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHOxj/UgIAAKYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3bcJN2MOEWWIsOA&#10;oC2QDgV2U2Q5NiaJmqTE7r5+lOykabfTsItMidQT+R7p+U2nJDkK6xrQBR2PUkqE5lA2el/Qb4/r&#10;Dx8pcZ7pkknQoqDPwtGbxft389bkIoMaZCksQRDt8tYUtPbe5EnieC0UcyMwQqOzAquYx63dJ6Vl&#10;LaIrmWRpOktasKWxwIVzeHrbO+ki4leV4P6+qpzwRBYUc/NxtXHdhTVZzFm+t8zUDR/SYP+QhWKN&#10;xkfPULfMM3KwzR9QquEWHFR+xEElUFUNF7EGrGacvqlmWzMjYi1IjjNnmtz/g+V3xwdLmrKgU0o0&#10;UyjRdxSKlIJ40XlBpoGi1rgcI7cGY333GTqU+nTu8DBU3lVWhS/WRNCPZD+fCUYkwvFwks6yq9mY&#10;Eo6+SZZNrmcBJnm5bazzXwQoEoyCWhQw8sqOG+f70FNIeMyBbMp1I2XchKYRK2nJkaHc0sccEfxV&#10;lNSkLejsappG4Fe+AH2+v5OM/xjSu4hCPKkx58BJX3uwfLfrBqJ2UD4jTxb6ZnOGrxvE3TDnH5jF&#10;7kJqcGL8PS6VBEwGBouSGuyvv52HeBQdvZS02K0FdT8PzApK5FeN7fBpPJmE9o6byfQ6w4299Owu&#10;PfqgVoAMoRCYXTRDvJcns7KgnnCwluFVdDHN8e2C+pO58v0M4WBysVzGIGxow/xGbw0P0EGRwOdj&#10;98SsGfQMPXUHp75m+RtZ+9hwU8Py4KFqouaB4J7VgXcchtg1w+CGabvcx6iX38viNwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhADFDkazdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMjzFPwzAUhHck/oP1&#10;kNhap0G0bpqXClBhYaIg5tfYta3GdhS7afj3mImOpzvdfVdvJ9exUQ3RBo+wmBfAlG+DtF4jfH2+&#10;zgSwmMhL6oJXCD8qwra5vampkuHiP9S4T5rlEh8rQjAp9RXnsTXKUZyHXvnsHcPgKGU5aC4HuuRy&#10;1/GyKJbckfV5wVCvXoxqT/uzQ9g967VuBQ1mJ6S14/R9fNdviPd309MGWFJT+g/DH35GhyYzHcLZ&#10;y8g6hHIlMnpCmJUrYDmwXohHYAeE5YMA3tT8+kHzCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAIc7GP9SAgAApgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhADFDkazdAAAACQEAAA8AAAAAAAAAAAAAAAAArAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAC2BQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="06B1CD32" id="Zone de texte 5" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:139.4pt;margin-top:-1.35pt;width:319.85pt;height:33.25pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB32A4uOgIAAIMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+y4adoZcYosRYYB&#10;RVsgHXpWZDkWJouapMTOfv0o2flot9Owi0yJ1BP5+OjZXdcoshfWSdAFHY9SSoTmUEq9Lej3l9Wn&#10;W0qcZ7pkCrQo6EE4ejf/+GHWmlxkUIMqhSUIol3emoLW3ps8SRyvRcPcCIzQ6KzANszj1m6T0rIW&#10;0RuVZGk6TVqwpbHAhXN4et876TziV5Xg/qmqnPBEFRRz83G1cd2ENZnPWL61zNSSD2mwf8iiYVLj&#10;oyeoe+YZ2Vn5B1QjuQUHlR9xaBKoKslFrAGrGafvqlnXzIhYC5LjzIkm9/9g+eN+bZ4t8d0X6LCB&#10;gZDWuNzhYainq2wTvpgpQT9SeDjRJjpPOB5O0ml2NR1TwtE3ybLJzTTAJOfbxjr/VUBDglFQi22J&#10;bLH9g/N96DEkPOZAyXIllYqbIAWxVJbsGTZR+Zgjgr+JUpq0BZ1eXacR+I0vQJ/ubxTjP4b0LqIQ&#10;T2nM+Vx7sHy36YgsL3jZQHlAuiz0SnKGryTCPzDnn5lF6SBDOA7+CZdKAeYEg0VJDfbX385DPHYU&#10;vZS0KMWCup87ZgUl6pvGXn8eTyZBu3Ezub7JcGMvPZtLj941S0CisB+YXTRDvFdHs7LQvOLULMKr&#10;6GKa49sF9Udz6fsBwanjYrGIQahWw/yDXhseoENjAq0v3SuzZmirR0E8wlG0LH/X3T423NSw2Hmo&#10;ZGx94LlndaAflR7FM0xlGKXLfYw6/zvmvwEAAP//AwBQSwMEFAAGAAgAAAAhADFDkazdAAAACQEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMjzFPwzAUhHck/oP1kNhap0G0bpqXClBhYaIg5tfYta3GdhS7&#10;afj3mImOpzvdfVdvJ9exUQ3RBo+wmBfAlG+DtF4jfH2+zgSwmMhL6oJXCD8qwra5vampkuHiP9S4&#10;T5rlEh8rQjAp9RXnsTXKUZyHXvnsHcPgKGU5aC4HuuRy1/GyKJbckfV5wVCvXoxqT/uzQ9g967Vu&#10;BQ1mJ6S14/R9fNdviPd309MGWFJT+g/DH35GhyYzHcLZy8g6hHIlMnpCmJUrYDmwXohHYAeE5YMA&#10;3tT8+kHzCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHfYDi46AgAAgwQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADFDkazdAAAACQEAAA8AAAAA&#10;AAAAAAAAAAAAlAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+                    <w:p w14:paraId="137902A2" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A32285">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>PRISE EN CHARGE FINANCIERE DES INDEMNITES DE JURY EXAMENS – CONCOURS ET TRAVAUX DE SURVEILLANCE DES INTERVENANTS EXTERIEURS</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64194899" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285">
-[...38 lines deleted...]
-        <w:t>:</w:t>
+    <w:p w14:paraId="6AFCABD6" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00F6001A" w:rsidRDefault="00A32285">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A592135" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00F6001A" w:rsidRDefault="00F309C9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F6001A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cocher le service émetteur de la convocation :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2091"/>
         <w:gridCol w:w="2091"/>
         <w:gridCol w:w="2091"/>
         <w:gridCol w:w="2091"/>
         <w:gridCol w:w="2092"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F309C9" w:rsidRPr="00DB3A3C" w14:paraId="70B075FB" w14:textId="77777777" w:rsidTr="00F6001A">
+      <w:tr w:rsidR="00F309C9" w:rsidRPr="00F6001A" w14:paraId="6C9DD98C" w14:textId="77777777" w:rsidTr="00F6001A">
         <w:trPr>
           <w:trHeight w:val="626"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4411AC97" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00DB3A3C" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
+          <w:p w14:paraId="485BE0D2" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00F6001A" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB3A3C">
+            <w:r w:rsidRPr="00F6001A">
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bac général</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7517036E" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00DB3A3C" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
+          <w:p w14:paraId="07CCA7CB" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00F6001A" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB3A3C">
+            <w:r w:rsidRPr="00F6001A">
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bac techno</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EEB865B" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00DB3A3C" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
+          <w:p w14:paraId="514DBF82" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00F6001A" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB3A3C">
+            <w:r w:rsidRPr="00F6001A">
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C8DFA0A" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00DB3A3C" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
+          <w:p w14:paraId="2EB8B0E0" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00F6001A" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB3A3C">
+            <w:r w:rsidRPr="00F6001A">
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bac pro</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DBE5F8B" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00DB3A3C" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
+          <w:p w14:paraId="7E664242" w14:textId="0DD6FC55" w:rsidR="00F309C9" w:rsidRPr="00F6001A" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB3A3C">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="3B6458E6" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00DB3A3C" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
+          <w:p w14:paraId="3408E9B8" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00F6001A" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB3A3C">
+            <w:r w:rsidRPr="00F6001A">
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13B33DB5" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00DB3A3C" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
+          <w:p w14:paraId="54FB088A" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00F6001A" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB3A3C">
+            <w:r w:rsidRPr="00F6001A">
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CAP – BP</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E530D89" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00DB3A3C" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
+          <w:p w14:paraId="3D838806" w14:textId="46AA4222" w:rsidR="00F309C9" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB3A3C">
+            <w:r w:rsidRPr="00F6001A">
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>MC3</w:t>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="00B80F84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F6001A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00B80F84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – CS4</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="333B373B" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00DB3A3C" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
+          <w:p w14:paraId="05F89078" w14:textId="68554976" w:rsidR="00B80F84" w:rsidRPr="00F6001A" w:rsidRDefault="00B80F84" w:rsidP="00F309C9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB3A3C">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BMA - DTMS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A062B9D" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00F6001A" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F6001A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01C2B2F2" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00DB3A3C" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
+          <w:p w14:paraId="59C41348" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00F6001A" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB3A3C">
+            <w:r w:rsidRPr="00F6001A">
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DNB – CFG</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25579F98" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00DB3A3C" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
+          <w:p w14:paraId="522484B3" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00F6001A" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB3A3C">
+            <w:r w:rsidRPr="00F6001A">
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2092" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D924E1C" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00DB3A3C" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
+          <w:p w14:paraId="5E03B52C" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00F6001A" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB3A3C">
+            <w:r w:rsidRPr="00F6001A">
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>EPS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60CB4204" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00DB3A3C" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
+          <w:p w14:paraId="4F4A3346" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00F6001A" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB3A3C">
+            <w:r w:rsidRPr="00F6001A">
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F309C9" w:rsidRPr="00DB3A3C" w14:paraId="76AF4F6E" w14:textId="77777777" w:rsidTr="00F6001A">
+      <w:tr w:rsidR="00F309C9" w:rsidRPr="00F6001A" w14:paraId="7325755F" w14:textId="77777777" w:rsidTr="00F6001A">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CAB18EB" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00DB3A3C" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
+          <w:p w14:paraId="7EAFB6E2" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00F6001A" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB3A3C">
+            <w:r w:rsidRPr="00F6001A">
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BTS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AE7B73B" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00DB3A3C" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
+          <w:p w14:paraId="3607F304" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00F6001A" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB3A3C">
+            <w:r w:rsidRPr="00F6001A">
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="766D0D53" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00DB3A3C" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
+          <w:p w14:paraId="6A029E1E" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00F6001A" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB3A3C">
+            <w:r w:rsidRPr="00F6001A">
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DCG – DSCG</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50A52083" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00DB3A3C" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
+          <w:p w14:paraId="0178D18C" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00F6001A" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB3A3C">
+            <w:r w:rsidRPr="00F6001A">
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69DD2910" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00DB3A3C" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
+          <w:p w14:paraId="130BA9E0" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00F6001A" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB3A3C">
+            <w:r w:rsidRPr="00F6001A">
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Concours</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="647D4518" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00DB3A3C" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
+          <w:p w14:paraId="4180AAD4" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00F6001A" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB3A3C">
+            <w:r w:rsidRPr="00F6001A">
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34D09458" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00DB3A3C" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
+          <w:p w14:paraId="00264BB1" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00F6001A" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB3A3C">
+            <w:r w:rsidRPr="00F6001A">
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>VAE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40D7B9A7" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00DB3A3C" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
+          <w:p w14:paraId="583277CD" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00F6001A" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB3A3C">
+            <w:r w:rsidRPr="00F6001A">
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2092" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EFA12A9" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00DB3A3C" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
+          <w:p w14:paraId="232ADDA6" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00F6001A" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB3A3C">
+            <w:r w:rsidRPr="00F6001A">
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Autre (à préciser)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AAAB2D0" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00DB3A3C" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
+          <w:p w14:paraId="3E85F9EE" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00F6001A" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="119AB21A" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00DB3A3C" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
+          <w:p w14:paraId="34D1E405" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00F6001A" w:rsidRDefault="00F309C9" w:rsidP="00F309C9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3E8733CF" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRPr="00DB3A3C" w:rsidRDefault="00F309C9" w:rsidP="00A27D4A">
+    <w:p w14:paraId="7F14AA61" w14:textId="77777777" w:rsidR="00F309C9" w:rsidRDefault="00F309C9" w:rsidP="00A27D4A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="63DB67FC" w14:textId="77777777" w:rsidR="00D5614C" w:rsidRPr="00DB3A3C" w:rsidRDefault="00D5614C" w:rsidP="00D5614C">
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56D94898" w14:textId="77777777" w:rsidR="00D5614C" w:rsidRPr="00A32285" w:rsidRDefault="00D5614C" w:rsidP="00D5614C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">L'ensemble des rubriques devra impérativement être renseigné en </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>MAJUSCULES</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73311BF0" w14:textId="77777777" w:rsidR="00D5614C" w:rsidRPr="00DB3A3C" w:rsidRDefault="00D5614C" w:rsidP="00D5614C">
+    <w:p w14:paraId="68C2C4B6" w14:textId="77777777" w:rsidR="00D5614C" w:rsidRPr="00A32285" w:rsidRDefault="00D5614C" w:rsidP="00D5614C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Tout dossier incomplet (renseignements ou pièces manquants) ne pourra être mis en paiement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E09CDE2" w14:textId="77777777" w:rsidR="00D5614C" w:rsidRPr="00DB3A3C" w:rsidRDefault="00D5614C" w:rsidP="00A27D4A">
+    <w:p w14:paraId="13015DA0" w14:textId="77777777" w:rsidR="00D5614C" w:rsidRPr="00F6001A" w:rsidRDefault="00D5614C" w:rsidP="00A27D4A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="192C2F25" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36717EFE" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="6300"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>État civil</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...19 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Madame </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Monsieur </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F196253" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+    <w:p w14:paraId="3B21B522" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...54 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Nom usuel : ……….....................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Nom de naissance</w:t>
-[...38 lines deleted...]
-    <w:p w14:paraId="1BDDF9B9" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+        <w:t>Nom de naissance : ……….........................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="172EB18C" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3060"/>
           <w:tab w:val="left" w:pos="3420"/>
           <w:tab w:val="left" w:pos="6300"/>
           <w:tab w:val="left" w:pos="7560"/>
           <w:tab w:val="left" w:pos="9180"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...90 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Prénom : ………...………...………...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Num</w:t>
-[...39 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">Numéro INSEE : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>/__|__/__|__/__|__/__|__/__/__|__/__/__|</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Clé : </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>|__/__|</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DC1F371" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+    <w:p w14:paraId="755DF351" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3420"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="14"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>(Numéro Sécurité Sociale)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04A5099A" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+    <w:p w14:paraId="304C51C1" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="3420"/>
           <w:tab w:val="left" w:pos="6300"/>
           <w:tab w:val="left" w:pos="7560"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="4A6DFA5D" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AE91F2B" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="3420"/>
           <w:tab w:val="left" w:pos="5529"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...36 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Date de naissance : /____//____//____/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Nationalit</w:t>
-[...32 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t>Nationalité :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
-        <w:t>NUMEN</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="782A9C12" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+        <w:t>NUMEN : /__//__//__//__//__//__//__//__//__//__//__//__//__/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C5DAE74" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB3A3C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB3A3C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> agent Education Nationale</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B25A06" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+    <w:p w14:paraId="10FA7F78" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="3420"/>
           <w:tab w:val="left" w:pos="6840"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="763458D7" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74F8E493" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="3420"/>
           <w:tab w:val="left" w:pos="6840"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...36 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pays de naissance : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...13 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t>…………………….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Département de naissance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t> :…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…………..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ville</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>de naissance :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...123 lines deleted...]
-    <w:p w14:paraId="514126F1" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+    </w:p>
+    <w:p w14:paraId="0B65CE45" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="3420"/>
           <w:tab w:val="left" w:pos="6840"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="4B7FC8B0" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BA6F213" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...54 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Situation familiale : Célibataire </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
         <w:t xml:space="preserve">Concubin(e) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...30 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> date : ....................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Marié(e) </w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Marié</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(e) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...27 lines deleted...]
-    <w:p w14:paraId="0042D950" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> date :  ....................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA1A7E8" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="8460"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="1F978F95" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AB3436E" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Divorcé</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(e) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> date</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...6 lines deleted...]
-        <w:t>:....................</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>....................</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Séparé(e) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...30 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> date : ....................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Veuf(e) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...30 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> date : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
         <w:t>..............</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">     Pacs</w:t>
-[...23 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t xml:space="preserve">     Pacsé(e) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...27 lines deleted...]
-    <w:p w14:paraId="146BFF7B" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> date : ....................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A2E85C4" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="0E34C3F7" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05CE6987" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00D5614C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="3420"/>
           <w:tab w:val="left" w:pos="6840"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="194E89A3" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AB311CB" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="3420"/>
           <w:tab w:val="left" w:pos="6840"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>Adresse personnelle</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:t>Adresse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="750300D0" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>personnelle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ………..................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>.............................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22BE89F7" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="3420"/>
           <w:tab w:val="left" w:pos="6840"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="0F431A29" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>.......................................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>..........................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02BF8DD2" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="3420"/>
           <w:tab w:val="left" w:pos="6840"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="1C4F4E45" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>..............................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>...............………........</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09B0508A" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR" w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>N° Tél. fixe</w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t xml:space="preserve">N° Tél. fixe : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.................................. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR" w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t> </w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t xml:space="preserve">N° Portable : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">................................................................. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR" w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t>N° Fax : .......................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR" w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>N° Portable</w:t>
-[...38 lines deleted...]
-    <w:p w14:paraId="297A6976" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+        <w:t>.............................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C0E67CB" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>E-mail : .............................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="582C96C7" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+    <w:p w14:paraId="5FB0C747" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="2"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
           <w:lang w:val="pt-BR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41A13200" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="00D5614C">
+    <w:p w14:paraId="1BD9D8F8" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00D5614C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="2"/>
-          <w:szCs w:val="2"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="2"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6007FE71" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+    <w:p w14:paraId="0F656455" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB3A3C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67FD5DA5" wp14:editId="7DFE66F8">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67194540" wp14:editId="4F82A528">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4797706</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>92589</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="133109" cy="370390"/>
                 <wp:effectExtent l="0" t="0" r="19685" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Accolade ouvrante 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="133109" cy="370390"/>
                         </a:xfrm>
@@ -2759,520 +2351,410 @@
                 <v:formulas>
                   <v:f eqn="val #0"/>
                   <v:f eqn="sum 21600 0 #0"/>
                   <v:f eqn="sum #1 0 #0"/>
                   <v:f eqn="sum #1 #0 0"/>
                   <v:f eqn="prod #0 9598 32768"/>
                   <v:f eqn="sum 21600 0 @4"/>
                   <v:f eqn="sum 21600 0 #1"/>
                   <v:f eqn="min #1 @6"/>
                   <v:f eqn="prod @7 1 2"/>
                   <v:f eqn="prod #0 2 1"/>
                   <v:f eqn="sum 21600 0 @9"/>
                   <v:f eqn="val #1"/>
                 </v:formulas>
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="21600,0;0,10800;21600,21600" textboxrect="13963,@4,21600,@5"/>
                 <v:handles>
                   <v:h position="center,#0" yrange="0,@8"/>
                   <v:h position="topLeft,#1" yrange="@9,@10"/>
                 </v:handles>
               </v:shapetype>
               <v:shape id="Accolade ouvrante 3" o:spid="_x0000_s1026" type="#_x0000_t87" style="position:absolute;margin-left:377.75pt;margin-top:7.3pt;width:10.5pt;height:29.15pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxnBCUiwIAADQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/d5M06S3adLU0LUJa&#10;YKWFD3BtpzE4drDdpgvi3xk7aWnZF4TIg2NnJmfmzJzx7d2xkejAjRVaFTi5iTHiimom1K7Anz9t&#10;RnOMrCOKEakVL/Azt/hu+frVbdfmfKxrLRk3CECUzbu2wLVzbR5Flta8IfZGt1yBsdKmIQ6OZhcx&#10;QzpAb2Q0juNp1GnDWqMptxa+lr0RLwN+VXHqPlaV5Q7JAkNuLqwmrFu/Rstbku8MaWtBhzTIP2TR&#10;EKEg6BmqJI6gvREvoBpBjba6cjdUN5GuKkF54ABskvgPNk81aXngAsWx7blM9v/B0g+HR4MEK3CK&#10;kSINtOieUi0J40jvD4Yox1Hqy9S1Ngfvp/bReKK2fdD0qwVDdGXxBws+aNu91wzgyN7pUJpjZRr/&#10;J5BGx9CB53MH+NEhCh+TNE3iBUYUTOksThehQxHJTz+3xrq3XDfIbwoseeXeGEJ9lUhODg/WhS6w&#10;gQthXxKMqkZCUw9EomQ6nc6Gpl/4jC99JjE83gfCDoiwOwX28EpvhJRBOlKhrsCLyXgSMrBaCuaN&#10;3s2a3XYlDYLAQDQ8A+yVm9F7xQJYzQlbD3tHhOz3EFwqjwdFGvj5cgV1/VjEi/V8Pc9G2Xi6HmVx&#10;WY7uN6tsNN0ks0mZlqtVmfz0qSVZXgvGuPLZnZSeZH+npGHmeo2etX7F4orsJjwvyUbXaYQSA5fT&#10;O7ALcvIK6iW31ewZ1GR0P7pw1cCm1uY7Rh2MbYHttz0xHCP5TsFcLJIs83MeDtlkNoaDubRsLy1E&#10;UYAqsMOo365cfzfsWyN2NURKQluVvgcVV8Kd5N5nNWgfRjMwGK4RP/uX5+D1+7Jb/gIAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPeiz+nfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfI&#10;SNxYSkVbVppOCDGEOCAxmLRj1nhtIXGqJt3Kv8ec4Gb7PT1/r1rNzoojjqH3pOB6kYBAarzpqVXw&#10;8b6+ugURoiajrSdU8I0BVvX5WaVL40/0hsdNbAWHUCi1gi7GoZQyNB06HRZ+QGLt4EenI69jK82o&#10;TxzurEyTJJdO98QfOj3gQ4fN12ZyCl63ZjpE1xfP8XP9lPZ29zi87JS6vJjv70BEnOOfGX7xGR1q&#10;Ztr7iUwQVkGRZRlbWbjJQbChKHI+7HlIlyDrSv5vUP8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAcZwQlIsCAAA0BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEA96LP6d8AAAAJAQAADwAAAAAAAAAAAAAAAADlBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAPEFAAAAAA==&#10;" adj="1294"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Employeur Principal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...20 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>...........................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB92A17" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+    <w:p w14:paraId="3FC6DA3C" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23C124BE" wp14:editId="43AB4F2F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6206C180" wp14:editId="383A40C3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3771900</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>27940</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1028700" cy="342900"/>
                 <wp:effectExtent l="0" t="0" r="1905" b="2540"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Rectangle 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1028700" cy="342900"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="5BDCC5A2" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00E34993" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+                          <w:p w14:paraId="15E10C81" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00E34993" w:rsidRDefault="00A32285" w:rsidP="00A32285">
                             <w:pPr>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:proofErr w:type="gramStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>é</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00E34993">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>ventuellement</w:t>
                             </w:r>
                             <w:proofErr w:type="gramEnd"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 2" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:297pt;margin-top:2.2pt;width:81pt;height:27pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAh7KUrgAIAAA0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/t7mQXhI1Xe2FIqQF&#10;Vix8gGs7jYVjG9ttuiD+nbHTdlvgASHy4Hjs8fGZmTNeXO07iXbcOqFVjbNxihFXVDOhNjX+/Gk1&#10;mmPkPFGMSK14jZ+4w1fLly8Wval4rlstGbcIQJSrelPj1ntTJYmjLe+IG2vDFWw22nbEg2k3CbOk&#10;B/ROJnmaTpNeW2asptw5WL0bNvEy4jcNp/5D0zjukawxcPNxtHFchzFZLki1scS0gh5okH9g0RGh&#10;4NIT1B3xBG2t+A2qE9Rqpxs/prpLdNMIymMMEE2W/hLNY0sMj7FAcpw5pcn9P1j6fvdgkWA1zjFS&#10;pIMSfYSkEbWRHOUhPb1xFXg9mgcbAnTmXtMvDil924IXv7ZW9y0nDEhlwT+5OBAMB0fRun+nGaCT&#10;rdcxU/vGdgEQcoD2sSBPp4LwvUcUFrM0n89SqBuFvVdFXsI8XEGq42ljnX/DdYfCpMYWuEd0srt3&#10;fnA9ukT2Wgq2ElJGw27Wt9KiHQFxrOJ3QHfnblIFZ6XDsQFxWAGScEfYC3Rjsb+XWV6kN3k5Wk3n&#10;s1GxKiajcpbOR2lW3pTTtCiLu9WPQDArqlYwxtW9UPwovKz4u8IeWmCQTJQe6mtcTvJJjP2CvTsP&#10;Mo3fn4LshIc+lKKr8fzkRKpQ2NeKQdik8kTIYZ5c0o8FgRwc/zErUQah8oOC/H69jzKLGgmqWGv2&#10;BLqwGsoGFYY3BCattt8w6qEfa+y+bonlGMm3CrRVZkURGjgaxWSWg2HPd9bnO0RRgKqxx2iY3vqh&#10;6bfGik0LN2UxVUpfgx4bEaXyzOqgYui5GNPhfQhNfW5Hr+dXbPkTAAD//wMAUEsDBBQABgAIAAAA&#10;IQDSKrRi3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqA04oQ1xKoTU&#10;E3CgReK6jd0kIl6H2GnD37Oc6HH0VrNvyvXse3F0Y+wCGbhdKBCO6mA7agx87DY3SxAxIVnsAzkD&#10;Py7Curq8KLGw4UTv7rhNjeASigUaaFMaCilj3TqPcREGR8wOYfSYOI6NtCOeuNz38k6pXHrsiD+0&#10;OLjn1tVf28kbwFzb77fD/evuZcpx1cxqk30qY66v5qdHEMnN6f8Y/vRZHSp22oeJbBS9gWyleUsy&#10;oDUI5g9ZznnPYKlBVqU8H1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACHspSuAAgAA&#10;DQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANIqtGLc&#10;AAAACAEAAA8AAAAAAAAAAAAAAAAA2gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" stroked="f">
+              <v:rect w14:anchorId="6206C180" id="Rectangle 2" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:297pt;margin-top:2.2pt;width:81pt;height:27pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhymin7gEAAMcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01wo7G7UdLXqqghp&#10;uUgLH+A4TmLheMzYbbJ8PWOn263gDZEHy3M7M3N8srmdR8OOCr0GW/NilXOmrIRW277m37/t31xz&#10;5oOwrTBgVc2flOe329evNpOrVAkDmFYhIxDrq8nVfAjBVVnm5aBG4VfglKVgBziKQCb2WYtiIvTR&#10;ZGWev88mwNYhSOU9ee+XIN8m/K5TMnzpOq8CMzWn2UI6MZ1NPLPtRlQ9CjdoeRpD/MMUo9CWmp6h&#10;7kUQ7ID6L6hRSwQPXVhJGDPoOi1V2oG2KfI/tnkchFNpFyLHuzNN/v/Bys/HR/cV4+jePYD84ZmF&#10;3SBsr+4QYRqUaKldEYnKJuerc0E0PJWyZvoELT2tOARIHMwdjhGQtmNzovrpTLWaA5PkLPLy+iqn&#10;F5EUe7sub+geW4jqudqhDx8UjCxeao70lAldHB98WFKfU9L0YHS718YkA/tmZ5AdBT37Pn0ndH+Z&#10;ZmxMthDLFsToSWvGzaKIfBXmZma6rXkZIaKngfaJ9kZY1ETqp8sA+IuziZRUc//zIFBxZj5a4u6m&#10;WK+j9JKxfndVkoGXkeYyIqwkqJoHzpbrLixyPTjU/UCdikSDhTviu9OJipepTuOTWhKZJ2VHOV7a&#10;Kevl/9v+BgAA//8DAFBLAwQUAAYACAAAACEA0iq0YtwAAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VI3KgNOKENcSqE1BNwoEXiuo3dJCJeh9hpw9+znOhx9Fazb8r17HtxdGPs&#10;Ahm4XSgQjupgO2oMfOw2N0sQMSFZ7AM5Az8uwrq6vCixsOFE7+64TY3gEooFGmhTGgopY906j3ER&#10;BkfMDmH0mDiOjbQjnrjc9/JOqVx67Ig/tDi459bVX9vJG8Bc2++3w/3r7mXKcdXMapN9KmOur+an&#10;RxDJzen/GP70WR0qdtqHiWwUvYFspXlLMqA1COYPWc55z2CpQValPB9Q/QIAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBhymin7gEAAMcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDSKrRi3AAAAAgBAAAPAAAAAAAAAAAAAAAAAEgEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAUQUAAAAA&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00A32285" w:rsidRPr="00E34993" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+                    <w:p w14:paraId="15E10C81" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00E34993" w:rsidRDefault="00A32285" w:rsidP="00A32285">
                       <w:pPr>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:proofErr w:type="gramStart"/>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>é</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00E34993">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>ventuellement</w:t>
                       </w:r>
                       <w:proofErr w:type="gramEnd"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>......................................................................................................................</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
-        <w:t>N° SIRET</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="3390838E" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+        <w:t>N° SIRET : ....................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AAF02F8" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">...................................................................................................................... </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Code APE</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="4A13B833" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+        <w:t>Code APE : ....................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3711AF66" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="718E5FA8" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C82A496" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...36 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Profession, fonction ou grade : ....................................................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Date d</w:t>
-[...56 lines deleted...]
-    <w:p w14:paraId="7DF895C8" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+        <w:t>Date d’entrée :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ..................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AF0E1BC" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E09A6D4" wp14:editId="7351C3F1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DD35CF2" wp14:editId="20A17D2B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4654446</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>128270</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="150495" cy="641985"/>
                 <wp:effectExtent l="7620" t="11430" r="13335" b="13335"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Accolade fermante 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="150495" cy="641985"/>
                         </a:xfrm>
@@ -3323,2572 +2805,2215 @@
                   <v:f eqn="val #0"/>
                   <v:f eqn="sum 21600 0 #0"/>
                   <v:f eqn="sum #1 0 #0"/>
                   <v:f eqn="sum #1 #0 0"/>
                   <v:f eqn="prod #0 9598 32768"/>
                   <v:f eqn="sum 21600 0 @4"/>
                   <v:f eqn="sum 21600 0 #1"/>
                   <v:f eqn="min #1 @6"/>
                   <v:f eqn="prod @7 1 2"/>
                   <v:f eqn="prod #0 2 1"/>
                   <v:f eqn="sum 21600 0 @9"/>
                   <v:f eqn="val #1"/>
                 </v:formulas>
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;21600,@11;0,21600" textboxrect="0,@4,7637,@5"/>
                 <v:handles>
                   <v:h position="center,#0" yrange="0,@8"/>
                   <v:h position="bottomRight,#1" yrange="@9,@10"/>
                 </v:handles>
               </v:shapetype>
               <v:shape id="Accolade fermante 1" o:spid="_x0000_s1026" type="#_x0000_t88" style="position:absolute;margin-left:366.5pt;margin-top:10.1pt;width:11.85pt;height:50.55pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBl5X0diAIAADUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv0zAQfkfiP1h+75J0SddES6fRtAhp&#10;wKTBD3BtpzE4drDdpgPx3zk7aWnZC0LkwbFzl+/uu/vOt3eHVqI9N1ZoVeLkKsaIK6qZUNsSf/60&#10;nswxso4oRqRWvMTP3OK7xetXt31X8KlutGTcIABRtui7EjfOdUUUWdrwltgr3XEFxlqbljg4mm3E&#10;DOkBvZXRNI5nUa8N64ym3Fr4Wg1GvAj4dc2p+1jXljskSwy5ubCasG78Gi1uSbE1pGsEHdMg/5BF&#10;S4SCoCeoijiCdka8gGoFNdrq2l1R3Ua6rgXlgQOwSeI/2Dw1pOOBCxTHdqcy2f8HSz/sHw0SDHqH&#10;kSIttOieUi0J46jmUHXlOEp8mfrOFuD91D0aT9R2D5p+tWCILiz+YMEHbfr3mgEc2TkdSnOoTev/&#10;BNLoEDrwfOoAPzhE4WOSxWmeYUTBNEuTfJ750BEpjj93xrq3XLfIb0psxLZxbwyhvkykIPsH60Ib&#10;2EiGsC9ArG4ldHVPJLrOsjQfu37mMz33yWJ4xrgjImRwjOzhlV4LKYN2pEJ9ifNsmoUMrJaCeaN3&#10;s2a7WUqDIDAwDc8Ie+Fm9E6xANZwwlbj3hEhhz0El8rjQZVGfr5eQV4/8jhfzVfzdJJOZ6tJGlfV&#10;5H69TCezdXKTVdfVclklP31qSVo0gjGufHZHqSfp30lpHLpBpCexX7C4ILsOz0uy0WUaobXA5fgO&#10;7IKevIQGzW00ewY5GT3MLtw1sGm0+Y5RD3NbYvttRwzHSL5TMBh5kqZ+0MMhzW6mcDDnls25hSgK&#10;UCV2GA3bpRsuh10XpOXHYmj4Pci4Fu6o9yGrUfwwm4HBeI/44T8/B6/ft93iFwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAMi61IHhAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo&#10;00Q0KMSpCogLUCFKJcTNibdxhL2ObLcJf485wXG1TzNv6vVsDTuhD4MjActFBgypc2qgXsD+/fHq&#10;BliIkpQ0jlDANwZYN+dntayUm+gNT7vYsxRCoZICdIxjxXnoNFoZFm5ESr+D81bGdPqeKy+nFG4N&#10;z7Nsxa0cKDVoOeK9xu5rd7QCDp+6cE8vD8+t9R/bvbnbvLZTL8Tlxby5BRZxjn8w/OondWiSU+uO&#10;pAIzAsqiSFuigDzLgSWgvF6VwNpE5ssCeFPz/xOaHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBl5X0diAIAADUFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQDIutSB4QAAAAoBAAAPAAAAAAAAAAAAAAAAAOIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAA8AUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44970D45" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+    <w:p w14:paraId="0610E1EF" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...36 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Statut actuel : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Fonctionnaire</w:t>
-[...23 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t xml:space="preserve">Fonctionnaire : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="00A3"/>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Salarié, contractuel du public ou du privé</w:t>
-[...23 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t xml:space="preserve">Salarié, contractuel du public ou du privé : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="00A3"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71E4F465" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+    <w:p w14:paraId="50B85262" w14:textId="2D28700F" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="left" w:pos="10260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1276"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Non Salarié : </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
         <w:t>(assistant d'éducation inclus)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Salaire mensuel brut &lt;= à </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00FD2E47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>4005</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> € </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="00A3"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7780A8D8" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+    <w:p w14:paraId="4A3D5B28" w14:textId="3B72F736" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>ex</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> : artisan, profession libérale)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Retraité du public ou du privé : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">            Salaire mensuel brut &gt;   à </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Salaire mensuel brut &gt;   à </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD2E47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>4005</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> €</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="00A3"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DDA64E0" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+    <w:p w14:paraId="2EDEFA67" w14:textId="4FEED25B" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="7655"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Sans activité </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>professionnelle:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">(plafond mensuel Sécurité Sociale </w:t>
       </w:r>
-      <w:r w:rsidR="00140B9B" w:rsidRPr="00DB3A3C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00140B9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="14"/>
-[...9 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD2E47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E5CA955" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+    <w:p w14:paraId="3B391856" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8080"/>
           <w:tab w:val="left" w:pos="10260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1276"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>ex</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB3A3C">
-[...21 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : étudiant) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23D9186B" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+    <w:p w14:paraId="186769B2" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A8A81FC" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+    <w:p w14:paraId="524E8BF5" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00D5614C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="0EA97478" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="0088393A">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A5C1BFC" w14:textId="77777777" w:rsidR="00A32285" w:rsidRDefault="00A32285" w:rsidP="0088393A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F348D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Pièces à fournir </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="009F348D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>OBLIGATOIREMENT</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="009F348D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="18"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="15E5E3DB" w14:textId="77777777" w:rsidR="00D5614C" w:rsidRPr="00DB3A3C" w:rsidRDefault="00D5614C" w:rsidP="0088393A">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour tous les intervenants :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AAA4E31" w14:textId="77777777" w:rsidR="00D5614C" w:rsidRPr="009F348D" w:rsidRDefault="00D5614C" w:rsidP="0088393A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2F630E3E" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="0088393A">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="628677C1" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00212E6B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+        <w:ind w:firstLine="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="009F348D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0D8"/>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
         <w:t>Copie carte vitale ou toute attestation numéro INSEE / numéro de Sécurité Sociale</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06263785" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="0088393A">
+    <w:p w14:paraId="5BAD0BAA" w14:textId="77777777" w:rsidR="00A32285" w:rsidRDefault="00A32285" w:rsidP="00212E6B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="009F348D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0D8"/>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
         <w:t>Copie carte d'identité/passeport</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="032C9860" w14:textId="77777777" w:rsidR="00D5614C" w:rsidRPr="00DB3A3C" w:rsidRDefault="00D5614C" w:rsidP="00D5614C">
+    <w:p w14:paraId="18A56FD2" w14:textId="77777777" w:rsidR="00D5614C" w:rsidRPr="00A32285" w:rsidRDefault="00D5614C" w:rsidP="00212E6B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="009F348D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0D8"/>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Salariés</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> du secteur </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>public</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ou </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>privé</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : copie du </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>dernier bulletin de salaire</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> (si employeurs multiples,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">joindre les bulletins de salaire de chaque employeur) ou </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>arrêté de nomination</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour les fonctionnaires</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60DE510C" w14:textId="77777777" w:rsidR="00D5614C" w:rsidRPr="00DB3A3C" w:rsidRDefault="00D5614C" w:rsidP="00D5614C">
+    <w:p w14:paraId="27FFC9E9" w14:textId="77777777" w:rsidR="00212E6B" w:rsidRDefault="00D5614C" w:rsidP="00212E6B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk225755985"/>
+      <w:r w:rsidRPr="009F348D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0D8"/>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Professions libérales </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inscription répertoire des métiers, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4475DDA3" w14:textId="42F9C870" w:rsidR="00212E6B" w:rsidRDefault="00212E6B" w:rsidP="00212E6B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="3960"/>
+          <w:tab w:val="left" w:pos="7920"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F348D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0D8"/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D5614C" w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>activités</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D5614C" w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non salariées </w:t>
+      </w:r>
+      <w:r w:rsidR="00D5614C" w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...38 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D5614C" w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>inscription registre du commerce</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5614C" w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6362DB48" w14:textId="77777777" w:rsidR="00212E6B" w:rsidRDefault="00212E6B" w:rsidP="00212E6B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="3960"/>
+          <w:tab w:val="left" w:pos="7920"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F348D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0D8"/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D5614C" w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>retraités</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D5614C" w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r w:rsidR="00D5614C" w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>dernier</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D5614C" w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D5614C" w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>avis pension ou retraite</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...64 lines deleted...]
-    <w:p w14:paraId="4BD81FB7" w14:textId="77777777" w:rsidR="00D5614C" w:rsidRPr="00DB3A3C" w:rsidRDefault="00D5614C" w:rsidP="00D5614C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DBF96D2" w14:textId="103BDB90" w:rsidR="00D5614C" w:rsidRDefault="00D5614C" w:rsidP="00212E6B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="3960"/>
+          <w:tab w:val="left" w:pos="7920"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00212E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tout justificatif récent de l’activité ou de l’absence d’activité (Ex : attestation inscription </w:t>
+      </w:r>
+      <w:r w:rsidR="001A4CAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>France Travail</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A09AD5C" w14:textId="77777777" w:rsidR="00D5614C" w:rsidRDefault="00D5614C" w:rsidP="00D5614C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="18"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="009F348D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0D8"/>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00D5614C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D5614C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n RIB ORIGINAL, récent, non manuscrit, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D5614C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>détenu à titre personnel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00D5614C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> (les RIB de sociétés ne sont pas acceptés.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D457E9B" w14:textId="77777777" w:rsidR="00CD5E34" w:rsidRPr="00DB3A3C" w:rsidRDefault="00CD5E34" w:rsidP="00D5614C">
+    <w:p w14:paraId="404C8FAB" w14:textId="77777777" w:rsidR="00CD5E34" w:rsidRPr="00D5614C" w:rsidRDefault="00CD5E34" w:rsidP="00D5614C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2E16D2F5" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54306684" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">En cas de changement d’état civil, de situation professionnelle, de RIB ou RIP, d’adresse : </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:br/>
         <w:t>nous en informer et fournir les PIECES JUSTIFICATIVES.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA7C1E4" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+    <w:p w14:paraId="5FD9B629" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="0AC62D36" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E2E256D" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="6FC11AE0" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B5E9AF8" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="5E30EE4C" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="476BE3CD" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="1632BB3E" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Je soussigné(e), _______________________________________________________________, certifie sur l’honneur l’exactitude des renseignements indiqués ci-dessus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="110F02CC" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="33460700" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00F6001A" w:rsidP="0088393A">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07EAFEFD" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00F6001A" w:rsidP="0088393A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22D6E5D8" wp14:editId="293C5B86">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E4B9882" wp14:editId="6526B4C7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-86810</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>304551</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6811701" cy="399326"/>
                 <wp:effectExtent l="0" t="0" r="27305" b="20320"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Zone de texte 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6811701" cy="399326"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="158FE96E" w14:textId="77777777" w:rsidR="00F6001A" w:rsidRPr="00F6001A" w:rsidRDefault="00F6001A" w:rsidP="0088393A">
+                          <w:p w14:paraId="025522EC" w14:textId="77777777" w:rsidR="00F6001A" w:rsidRPr="00F6001A" w:rsidRDefault="00F6001A" w:rsidP="0088393A">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00F6001A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Vous êtes un intervenant rémunéré par l’Education Nationale, vos bulletins de salaire sont désormais dématérialisés. Pour y accéder, créez un compte sur : </w:t>
                             </w:r>
                             <w:r w:rsidRPr="0088393A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>https://ensap.gouv.fr/</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Zone de texte 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-6.85pt;margin-top:24pt;width:536.35pt;height:31.45pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAexFjgcwIAAC8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hTWIGKFHUgpkkI&#10;0GBC2pvr2DSa7fPsa5Pur9/ZaQJiaA/TXhz77rvf3+XsvLOGbVWIDbiKlwcTzpSTUDfuqeLfHq4+&#10;nHAWUbhaGHCq4jsV+fni/buz1s/VFNZgahUYOXFx3vqKrxH9vCiiXCsr4gF45UipIViB9AxPRR1E&#10;S96tKaaTyaxoIdQ+gFQxkvSyV/JF9q+1knirdVTITMUpN8xnyOcqncXiTMyfgvDrRu7TEP+QhRWN&#10;o6Cjq0uBgm1C84cr28gAETQeSLAFaN1IlWugasrJq2ru18KrXAs1J/qxTfH/uZU327vAmrriM86c&#10;sDSi7zQoViuGqkPFZqlFrY9zQt57wmL3CToa9SCPJEyVdzrY9KWaGOmp2buxweSJSRLOTsryeFJy&#10;Jkl3eHp6OM3ui2drHyJ+VmBZulQ80ABzX8X2OiJlQtABkoIZl2QpvT6NfMOdUb3yq9JUGwWeZieZ&#10;VerCBLYVxIf6Ry6CXBpHyGSiG2NGo/ItI4OD0R6bzFRm2mg4ecvwOdqIzhHB4WhoGwfh78a6xw9V&#10;97WmsrFbdXmQ02EyK6h3NLAAPeujl1cNdfVaRLwTgWhOM6LVxVs6tIG24rC/cbaG8OstecIT+0jL&#10;WUtrU/H4cyOC4sx8ccTL0/LoKO1Zfhx9PJ7SI7zUrF5q3MZeAE2CGEHZ5WvCoxmuOoB9pA1fpqik&#10;Ek5S7IrjcL3AfpnpDyHVcplBtFle4LW79zK5Tl1OnHnoHkXwe2Ilct/AsGBi/opfPTZZOlhuEHST&#10;yZf63Hd133/ayszJ/R8krf3Ld0Y9/+cWvwEAAP//AwBQSwMEFAAGAAgAAAAhAPTLmdPgAAAACwEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+V+g7WVuoN7DT9gTQOaosqVYhLgUOPJl6SiHgd&#10;xYakb9/lRG8z2k+zM/lidK04Yx8aTxqSqQKBVHrbUKVht/2czECEaMia1hNq+MUAi+L2JjeZ9QN9&#10;43kTK8EhFDKjoY6xy6QMZY3OhKnvkPh28L0zkW1fSdubgcNdKx+UepbONMQfatPhR43lcXNyGlYp&#10;Hn/SKqzDcHhPv6xartvVUuv7u/HtFUTEMV5huNTn6lBwp70/kQ2i1TBJ0hdGNTzOeNMFUE9zVntW&#10;iZqDLHL5f0PxBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB7EWOBzAgAALwUAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPTLmdPgAAAACwEAAA8A&#10;AAAAAAAAAAAAAAAAzQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADaBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
+              <v:shape w14:anchorId="6E4B9882" id="Zone de texte 6" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:-6.85pt;margin-top:24pt;width:536.35pt;height:31.45pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDGtqInWgIAAAUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+5qmsAIVKeqKmCZV&#10;gAYTz65j02iOz7OvTbq/nrPTpIihPUx7cc6+3999l8urtjZsp3yowBY8H405U1ZCWdnngv94vPl0&#10;zllAYUthwKqC71XgV/OPHy4bN1MT2IAplWcUxIZZ4wq+QXSzLAtyo2oRRuCUJaUGXwukq3/OSi8a&#10;il6bbDIeT7MGfOk8SBUCvV53Sj5P8bVWEu+0DgqZKTjVhun06VzHM5tfitmzF25TyUMZ4h+qqEVl&#10;KekQ6lqgYFtf/RGqrqSHABpHEuoMtK6kSj1QN/n4TTcPG+FU6oXACW6AKfy/sPJ29+DuPcP2C7Q0&#10;wAhI48Is0GPsp9W+jl+qlJGeINwPsKkWmaTH6Xmen41zziTpTi4uTibTGCY7ejsf8KuCmkWh4J7G&#10;ktASu1XAzrQ3icmMjW/HMpKEe6M65XelWVVS4kkKkriilsaznaAplz9TE5TdWLKMLroyZnDK33My&#10;2DsdbKObSvwZHMfvOR6zDdYpI1gcHOvKgv+7s+7s+667XmPb2K5bapZw7SezhnJPA/PQcTk4eVMR&#10;qisR8F54Ii/NiBYS7+jQBpqCw0HibAP+93vv0Z44RVrOGlqGgodfW+EVZ+abJbZd5KencXvS5fTz&#10;2YQu/rVm/Vpjt/USaBLECKouidEeTS9qD/UT7e0iZiWVsJJyFxx7cYnditLeS7VYJCPaFydwZR+c&#10;jKEjypEzj+2T8O5ALCRK3kK/NmL2hl+dbfS0sNgi6CqRL+LcoXrAn3Yt0ffwX4jL/PqerI5/r/kL&#10;AAAA//8DAFBLAwQUAAYACAAAACEA9MuZ0+AAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7C&#10;MBCE75X6DtZW6g3sNP2BNA5qiypViEuBQ48mXpKIeB3FhqRv3+VEbzPaT7Mz+WJ0rThjHxpPGpKp&#10;AoFUettQpWG3/ZzMQIRoyJrWE2r4xQCL4vYmN5n1A33jeRMrwSEUMqOhjrHLpAxljc6Eqe+Q+Hbw&#10;vTORbV9J25uBw10rH5R6ls40xB9q0+FHjeVxc3IaVikef9IqrMNweE+/rFqu29VS6/u78e0VRMQx&#10;XmG41OfqUHCnvT+RDaLVMEnSF0Y1PM540wVQT3NWe1aJmoMscvl/Q/EHAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAxraiJ1oCAAAFBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA9MuZ0+AAAAALAQAADwAAAAAAAAAAAAAAAAC0BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAMEFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00F6001A" w:rsidRPr="00F6001A" w:rsidRDefault="00F6001A" w:rsidP="0088393A">
+                    <w:p w14:paraId="025522EC" w14:textId="77777777" w:rsidR="00F6001A" w:rsidRPr="00F6001A" w:rsidRDefault="00F6001A" w:rsidP="0088393A">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00F6001A">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Vous êtes un intervenant rémunéré par l’Education Nationale, vos bulletins de salaire sont désormais dématérialisés. Pour y accéder, créez un compte sur : </w:t>
                       </w:r>
                       <w:r w:rsidRPr="0088393A">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>https://ensap.gouv.fr/</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00A32285" w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00A32285" w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Fait à Clermont-Ferrand, le _______________________</w:t>
       </w:r>
-      <w:r w:rsidR="00A32285" w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00A32285" w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
         <w:t>Signature</w:t>
       </w:r>
-      <w:r w:rsidR="00A32285" w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00A32285" w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00A32285" w:rsidRPr="00DB3A3C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+      <w:r w:rsidR="00A32285" w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Protection des données à caractère personnel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20875DCC" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+    <w:p w14:paraId="5D44F032" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Règlement général de protection des données - RGPD</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:br/>
         <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="00DB3A3C">
+        <w:r w:rsidRPr="00A32285">
           <w:rPr>
-            <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0563C1"/>
-            <w:sz w:val="18"/>
-            <w:szCs w:val="18"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="fr-FR"/>
           </w:rPr>
           <w:t>Règlement (UE) 2016/679 du Parlement européen et du Conseil</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="042629F0" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+    <w:p w14:paraId="38BFA886" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Il vise à sécuriser et protéger la collecte, le traitement et l'utilisation des données personnelles des personnes physiques. Conformément à l'article 13 du RGPD, l’intervenant déclare être informé que les données à caractère personnel qu’il communique pourront être transmises et exploitées par les services académiques  dans le cadre du traitement de son dossier et qu’il consent à leur utilisation à ce titre.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:br/>
         <w:t>Les services académiques garantissent à l’intervenant le respect des données communiquées et veillent à leur intégrité.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:br/>
-        <w:t>Selon</w:t>
-[...146 lines deleted...]
-    <w:p w14:paraId="472392F6" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidRDefault="00A32285" w:rsidP="00A32285">
+        <w:t>Selon  la  loi n° 78-17 du 6 janvier 1978 relative à l’informatique, aux fichiers et aux libertés, l'intervenant qui justifie de son identité dispose d'un droit d'accès (art 49) et de rectification ou de suppression (art 50) des informations qui le concernent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB0E7E9" w14:textId="77777777" w:rsidR="00A32285" w:rsidRPr="00A32285" w:rsidRDefault="00A32285" w:rsidP="00A32285">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="4"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
-[...19 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Marianne"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pour exercer ce droit, l'intervenant peut écrire au Recteur de l’académie de Clermont-Ferrand, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...44 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...186 lines deleted...]
-    <w:sectPr w:rsidR="00A32285" w:rsidRPr="00DB3A3C" w:rsidSect="00F6001A">
+        <w:t>à l’attention du délégué à la protection des données, 3 av Vercingétorix, 63000 Clermont-Ferrand.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CBD9735" w14:textId="77777777" w:rsidR="00A32285" w:rsidRDefault="00A32285"/>
+    <w:sectPr w:rsidR="00A32285" w:rsidSect="00F6001A">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="907" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B6D4468" w14:textId="77777777" w:rsidR="00F6001A" w:rsidRDefault="00F6001A" w:rsidP="00F6001A">
+    <w:p w14:paraId="4E65B3AD" w14:textId="77777777" w:rsidR="00F6001A" w:rsidRDefault="00F6001A" w:rsidP="00F6001A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03E1D821" w14:textId="77777777" w:rsidR="00F6001A" w:rsidRDefault="00F6001A" w:rsidP="00F6001A">
+    <w:p w14:paraId="679C41E3" w14:textId="77777777" w:rsidR="00F6001A" w:rsidRDefault="00F6001A" w:rsidP="00F6001A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...6 lines deleted...]
-    <w:sig w:usb0="0000000F" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="12D3E45C" w14:textId="77777777" w:rsidR="00476098" w:rsidRDefault="00476098">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="35F0F8D7" w14:textId="77777777" w:rsidR="00476098" w:rsidRDefault="00476098">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="00156A9A" w14:textId="77777777" w:rsidR="00476098" w:rsidRDefault="00476098">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A577305" w14:textId="77777777" w:rsidR="00F6001A" w:rsidRDefault="00F6001A" w:rsidP="00F6001A">
+    <w:p w14:paraId="19B7F625" w14:textId="77777777" w:rsidR="00F6001A" w:rsidRDefault="00F6001A" w:rsidP="00F6001A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0ECA454D" w14:textId="77777777" w:rsidR="00F6001A" w:rsidRDefault="00F6001A" w:rsidP="00F6001A">
+    <w:p w14:paraId="36798259" w14:textId="77777777" w:rsidR="00F6001A" w:rsidRDefault="00F6001A" w:rsidP="00F6001A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="601D04F7" w14:textId="77777777" w:rsidR="00476098" w:rsidRDefault="00476098">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="46450C1C" w14:textId="434E2E5E" w:rsidR="00476098" w:rsidRDefault="00476098">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="727570B3" w14:textId="77777777" w:rsidR="00476098" w:rsidRDefault="00476098">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="60"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="20481"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A32285"/>
     <w:rsid w:val="00032708"/>
+    <w:rsid w:val="00044DB2"/>
+    <w:rsid w:val="00125F28"/>
     <w:rsid w:val="00140B9B"/>
+    <w:rsid w:val="001A4CAB"/>
+    <w:rsid w:val="001B6A0D"/>
+    <w:rsid w:val="001D001F"/>
+    <w:rsid w:val="00212E6B"/>
     <w:rsid w:val="002551DE"/>
+    <w:rsid w:val="00274537"/>
     <w:rsid w:val="0028690C"/>
+    <w:rsid w:val="002B63D1"/>
     <w:rsid w:val="002F7670"/>
     <w:rsid w:val="003361B5"/>
     <w:rsid w:val="003A4C8D"/>
     <w:rsid w:val="003E7000"/>
     <w:rsid w:val="00457E4A"/>
+    <w:rsid w:val="00476098"/>
     <w:rsid w:val="006757D4"/>
     <w:rsid w:val="006C0BB1"/>
     <w:rsid w:val="00755764"/>
     <w:rsid w:val="007E549B"/>
     <w:rsid w:val="0088393A"/>
     <w:rsid w:val="00982BE1"/>
     <w:rsid w:val="009F348D"/>
     <w:rsid w:val="00A27D4A"/>
     <w:rsid w:val="00A32285"/>
     <w:rsid w:val="00A664D7"/>
+    <w:rsid w:val="00AA3B4C"/>
+    <w:rsid w:val="00B80F84"/>
+    <w:rsid w:val="00BE161C"/>
     <w:rsid w:val="00CD5E34"/>
     <w:rsid w:val="00CE6B9F"/>
-    <w:rsid w:val="00D267A7"/>
     <w:rsid w:val="00D5614C"/>
-    <w:rsid w:val="00DB3A3C"/>
+    <w:rsid w:val="00D772C4"/>
+    <w:rsid w:val="00D95A7A"/>
+    <w:rsid w:val="00E12DB0"/>
     <w:rsid w:val="00E240BC"/>
-    <w:rsid w:val="00E847A3"/>
     <w:rsid w:val="00F05B1C"/>
+    <w:rsid w:val="00F17195"/>
     <w:rsid w:val="00F309C9"/>
     <w:rsid w:val="00F6001A"/>
     <w:rsid w:val="00FC5B48"/>
+    <w:rsid w:val="00FD2E47"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="20481"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5AC01CF0"/>
+  <w14:docId w14:val="02C22AF6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1A832821-1889-4ACA-84F4-EB76DFD68876}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -6391,51 +5516,51 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
     <w:name w:val="Texte de bulles Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Textedebulles"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CD5E34"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnil.fr/fr/reglement-europeen-protection-donnees" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnil.fr/fr/reglement-europeen-protection-donnees" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6660,70 +5785,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>801</Words>
-  <Characters>4548</Characters>
+  <Words>823</Words>
+  <Characters>4532</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>142</Lines>
-  <Paragraphs>45</Paragraphs>
+  <Lines>37</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Rectorat de Clermont-Fd</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5304</CharactersWithSpaces>
+  <CharactersWithSpaces>5345</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jeanne Riffaud</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>